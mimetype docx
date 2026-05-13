--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="006B1B16" w:rsidRPr="006B1B16" w:rsidRDefault="006B1B16" w:rsidP="006B1B16">
       <w:pPr>
         <w:pStyle w:val="Heading10"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="23" w:firstLine="5670"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1B16">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PATVIRTINTA</w:t>
       </w:r>
     </w:p>
@@ -71,288 +71,209 @@
         </w:rPr>
         <w:t xml:space="preserve">Jonavos „Neries“ pagrindinės mokyklos </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006B1B16" w:rsidRDefault="006B1B16" w:rsidP="006B1B16">
       <w:pPr>
         <w:pStyle w:val="Heading10"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="23" w:firstLine="5670"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1B16">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>direktoriaus 2018 m. rugsėjo</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>direktoriaus 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00216D4D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1B16">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">18 d. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006B1B16" w:rsidRPr="006B1B16" w:rsidRDefault="006B1B16" w:rsidP="006B1B16">
+        <w:t xml:space="preserve"> m. </w:t>
+      </w:r>
+      <w:r w:rsidR="002A7755">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>balandžio 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1B16">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006B1B16" w:rsidRPr="006B1B16" w:rsidRDefault="00216D4D" w:rsidP="006B1B16">
       <w:pPr>
         <w:pStyle w:val="Heading10"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="23" w:firstLine="5670"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B1B16">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>įsakymu Nr. V-183</w:t>
+        <w:t>įsakymu Nr. V-</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7755">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>79</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006B1B16" w:rsidRPr="006B1B16" w:rsidRDefault="006B1B16" w:rsidP="006B1B16">
       <w:pPr>
         <w:pStyle w:val="Heading10"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="23"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006B1B16" w:rsidRDefault="006B1B16" w:rsidP="006B1B16">
       <w:pPr>
         <w:pStyle w:val="Heading10"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="23"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D3B99" w:rsidRPr="009C1A69" w:rsidRDefault="00A056A1" w:rsidP="009C1A69">
+    <w:p w:rsidR="00646798" w:rsidRPr="009C1A69" w:rsidRDefault="00A056A1" w:rsidP="005C0596">
       <w:pPr>
         <w:pStyle w:val="Heading10"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="23"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C1A69">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>JONAVOS „NERIES“ PAGRINDINĖS MOKYKLOS DIREKTORIUS</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>JONAVOS „NERIES“ PAGRINDINĖ</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0596">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1A69">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MOKYKL</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="bookmark1"/>
-    </w:p>
-[...105 lines deleted...]
-    <w:p w:rsidR="009C1A69" w:rsidRPr="009C1A69" w:rsidRDefault="00A52E70" w:rsidP="009C1A69">
+      <w:r w:rsidR="005C0596">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="006D3B99" w:rsidRPr="009C1A69" w:rsidRDefault="008D1972" w:rsidP="009C1A69">
       <w:pPr>
         <w:pStyle w:val="Heading20"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="23"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="bookmark2"/>
       <w:r>
-        <w:t>MATEMATIKOS</w:t>
+        <w:t xml:space="preserve">MATEMATIKOS </w:t>
       </w:r>
       <w:r w:rsidR="009C1A69" w:rsidRPr="009C1A69">
-        <w:t xml:space="preserve"> MOKYTOJO METODININKO </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="009C1A69">
+        <w:t xml:space="preserve">MOKYTOJO </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7A9E" w:rsidRPr="009C1A69">
         <w:t>PAREIGYBĖS APRAŠYMAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w:rsidR="009C1A69" w:rsidRDefault="009C1A69" w:rsidP="009C1A69">
       <w:pPr>
         <w:pStyle w:val="Heading20"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="20"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009C1A69" w:rsidRPr="009C1A69" w:rsidRDefault="009C1A69" w:rsidP="009C1A69">
       <w:pPr>
         <w:pStyle w:val="Heading20"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="20"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009C1A69" w:rsidRPr="009C1A69" w:rsidRDefault="009C1A69" w:rsidP="009C1A69">
@@ -386,207 +307,225 @@
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="20"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="bookmark4"/>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00AE7A9E" w:rsidRPr="009C1A69">
         <w:t>PAREIGYBĖ</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w:rsidR="009C1A69" w:rsidRPr="009C1A69" w:rsidRDefault="009C1A69" w:rsidP="009C1A69">
       <w:pPr>
         <w:pStyle w:val="Heading20"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="20"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009C1A69" w:rsidRPr="009C1A69" w:rsidRDefault="003E23F3" w:rsidP="009C1A69">
+    <w:p w:rsidR="009C1A69" w:rsidRPr="00EB00C2" w:rsidRDefault="008D1972" w:rsidP="009C1A69">
       <w:pPr>
         <w:pStyle w:val="Bodytext40"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:firstLine="1134"/>
         <w:rPr>
           <w:rStyle w:val="Bodytext411ptNotItalic"/>
-          <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Bodytext411ptNotItalic"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Matematikos</w:t>
       </w:r>
-      <w:r w:rsidR="009C1A69" w:rsidRPr="009C1A69">
+      <w:r w:rsidR="003F1E9A" w:rsidRPr="00EB00C2">
         <w:rPr>
           <w:rStyle w:val="Bodytext411ptNotItalic"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mokytojo metodininko pareigybė</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AE7A9E" w:rsidRPr="009C1A69">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C1A69" w:rsidRPr="00EB00C2">
         <w:rPr>
           <w:rStyle w:val="Bodytext411ptNotItalic"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>mokytojo pareigybė</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7A9E" w:rsidRPr="00EB00C2">
+        <w:rPr>
+          <w:rStyle w:val="Bodytext411ptNotItalic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05C45" w:rsidRDefault="00AE7A9E" w:rsidP="00A05C45">
+    <w:p w:rsidR="00A05C45" w:rsidRPr="00EB00C2" w:rsidRDefault="00AE7A9E" w:rsidP="00A05C45">
       <w:pPr>
         <w:pStyle w:val="Bodytext40"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:firstLine="1134"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB00C2">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pareigybės lygis </w:t>
       </w:r>
-      <w:r w:rsidR="009C1A69" w:rsidRPr="009C1A69">
+      <w:r w:rsidR="009C1A69" w:rsidRPr="00EB00C2">
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C1A69">
+      <w:r w:rsidRPr="00EB00C2">
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A2</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="006D3B99" w:rsidRDefault="00AE7A9E" w:rsidP="00A05C45">
+        <w:t xml:space="preserve"> A2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D3B99" w:rsidRPr="00EB00C2" w:rsidRDefault="008D1972" w:rsidP="00A05C45">
       <w:pPr>
         <w:pStyle w:val="Bodytext40"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:firstLine="1134"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A05C45">
+      <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mokytojas tiesiogiai pavaldus </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A05C45">
+        <w:t xml:space="preserve">Matematikos </w:t>
+      </w:r>
+      <w:r w:rsidR="004E0B8F">
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>mokyklos direktoriui</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A05C45">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7A9E" w:rsidRPr="00EB00C2">
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>okytojas tiesiogiai pavaldus</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3997" w:rsidRPr="00EB00C2">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> direktoriaus pavaduotojui ugdymui</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7A9E" w:rsidRPr="00EB00C2">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05C45" w:rsidRDefault="00A05C45" w:rsidP="00A05C45">
+    <w:p w:rsidR="00A05C45" w:rsidRPr="00EB00C2" w:rsidRDefault="00A05C45" w:rsidP="00A05C45">
       <w:pPr>
         <w:pStyle w:val="Bodytext40"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1134" w:firstLine="0"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A05C45" w:rsidRPr="00A05C45" w:rsidRDefault="00A05C45" w:rsidP="00A05C45">
+    <w:p w:rsidR="00A05C45" w:rsidRPr="00EB00C2" w:rsidRDefault="00A05C45" w:rsidP="00A05C45">
       <w:pPr>
         <w:pStyle w:val="Bodytext40"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="1134" w:firstLine="0"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006D3B99" w:rsidRPr="009C1A69" w:rsidRDefault="00AE7A9E" w:rsidP="009C1A69">
       <w:pPr>
         <w:pStyle w:val="Heading20"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -609,910 +548,1053 @@
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="20"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="bookmark6"/>
       <w:r>
         <w:t>SPECIALŪ</w:t>
       </w:r>
       <w:r w:rsidR="00AE7A9E" w:rsidRPr="009C1A69">
         <w:t>S REIKALAVIMAI ŠIAS PAREIGAS EINANČIAM MOKYTOJUI</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w:rsidR="00A05C45" w:rsidRDefault="00A05C45" w:rsidP="009C1A69">
       <w:pPr>
         <w:pStyle w:val="Heading20"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="20"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A05C45" w:rsidRPr="009C1A69" w:rsidRDefault="00A05C45" w:rsidP="009C1A69">
+    <w:p w:rsidR="00A05C45" w:rsidRPr="009458CA" w:rsidRDefault="00A05C45" w:rsidP="009C1A69">
       <w:pPr>
         <w:pStyle w:val="Heading20"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:right="20"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D3B99" w:rsidRPr="009C1A69" w:rsidRDefault="00AE7A9E" w:rsidP="00A05C45">
-[...433 lines deleted...]
-        <w:pStyle w:val="Sraopastraipa"/>
+    <w:p w:rsidR="009D0118" w:rsidRPr="00EA2EBB" w:rsidRDefault="009D0118" w:rsidP="00216D4D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1530"/>
         </w:tabs>
-        <w:ind w:firstLine="414"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Sraopastraipa"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1170"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA2EBB">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mokytojas, einantis šias pareigas, turi atitikti šiuos specialius reikalavimus:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00216D4D" w:rsidRDefault="009D0118" w:rsidP="00216D4D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="1134"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="Sraopastraipa"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1170"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA2EBB">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>turėti aukštąjį (aukštesnįjį, įgytą iki 2009 metų, ar specialųjį vidurinį, įgytą iki 1995 metų) išsilavinimą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00216D4D" w:rsidRDefault="009D0118" w:rsidP="00216D4D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="1134"/>
-[...34 lines deleted...]
-        <w:pStyle w:val="Sraopastraipa"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1170"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00216D4D">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>būti įgijęs pedagogo kvalifikaciją;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6DEB" w:rsidRDefault="009D0118" w:rsidP="00EE6DEB">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="1134"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Sraopastraipa"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1170"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00216D4D">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">būti baigęs </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6DEB">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>matematikos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00216D4D">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mokytojų rengimo studijų programą;</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6DEB">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> matematikos statistikos programą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6DEB" w:rsidRPr="00EE6DEB" w:rsidRDefault="00EE6DEB" w:rsidP="00EE6DEB">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="1134"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="Sraopastraipa"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1170"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6DEB">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mokytojas, baigęs studijas ne lietuvių kalba, privalo </w:t>
+      </w:r>
+      <w:r w:rsidR="002A7755">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gerai mokėti lietuvių kalbą, jo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6DEB">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mokėjimo lygis turi atitikti Valstybinės kalbos mokėjimo ka</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7755">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tegorijų, patvirtintų Lietuvos R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6DEB">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>espublikos Vyriausybės 2003 m. gruodžio 24 d. nutarimu Nr. 1688 „Dėl valstybinės kalbos mokėjimo kategorijų patvirtinimo ir įgyvendinimo" reikalavimus ir turėti atitinkamą valstybinės kalbos kategoriją patvirtinantį pažymėjimą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00216D4D" w:rsidRDefault="009D0118" w:rsidP="00216D4D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="1134"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="Sraopastraipa"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1170"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00216D4D">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>turėti skaitmeninio raštingumo kompetencijas visose penkiose srityse (informacijos valdymas, komunikavimas, turinio kūrimas, saugumas, skaitmeninio raštingumo problemų sprendimas) pagal Reikalavimų pedagoginių darbuotojų skaitmeninio raštingumo programoms aprašą, kurį tvirtina Lietuvos Respublikos švietimo ir mokslo ministras;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00216D4D" w:rsidRDefault="009D0118" w:rsidP="00216D4D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="1134"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="Sraopastraipa"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1170"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00216D4D">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atitikti kitus reikalavimus, nustatytus Reikalavimų mokytojų kvalifikacijai apraše;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D0118" w:rsidRDefault="009D0118" w:rsidP="00216D4D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="1134"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="Sraopastraipa"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1170"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00216D4D">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>būti nepriekaištingos reputacijos, kaip ji apibrėžta Lietuvos Respublikos švietimo įstatyme;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A7755" w:rsidRPr="00216D4D" w:rsidRDefault="002A7755" w:rsidP="00216D4D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:widowControl/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="1134"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1170"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>gebėti dirbti komandoje, laikytis demokratinių bendravimo ir bendradarbiavimo principų, mokėti kaupti, valdyti, apibendrinti, sisteminti informaciją, organizuoti ir planuoti veiklą, vykdyti gerosios patirties sklaidą mokykloje, rajone, respublikoje</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D0118" w:rsidRPr="00EA2EBB" w:rsidRDefault="009D0118" w:rsidP="00216D4D">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1170"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA2EBB">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mokytojas dirba vadovaudamasis Lietuvos Respublikos darbo kodeksu, Lietuvos Respublikos švietimo įstatymu, kitais norminiais teisės aktais, reglamentuojančiais ugdymą, mokyklos nuostatais, mokyklos </w:t>
+      </w:r>
+      <w:r w:rsidR="00216D4D">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vidaus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2EBB">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darbo tvarkos taisyklėmis, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokyklos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2EBB">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ugdymo planu, pareigyb</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ės aprašymu ir susitarimais su mokyklos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2EBB">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> direktoriumi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196701" w:rsidRDefault="00196701" w:rsidP="009C1A69">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A7755" w:rsidRDefault="002A7755" w:rsidP="009C1A69">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E0182D" w:rsidRPr="009C1A69" w:rsidRDefault="00E0182D" w:rsidP="009C1A69">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1A69">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>III SKYRIUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E0182D" w:rsidRPr="009C1A69" w:rsidRDefault="00E0182D" w:rsidP="009C1A69">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1A69">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ŠIAS PAREIGAS EINANČIO MOKYTOJO FUNKCIJOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E0182D" w:rsidRPr="009C1A69" w:rsidRDefault="00E0182D" w:rsidP="009C1A69">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F2278" w:rsidRDefault="00E0182D" w:rsidP="00216D4D">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:firstLine="450"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1A69">
+        <w:t>Šias pareigas einantis mokytojas vykdo šias funkcijas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00216D4D" w:rsidRDefault="00661C81" w:rsidP="00216D4D">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="1170"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00646798">
+        <w:t xml:space="preserve">gdo mokinius pagal </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6DEB">
+        <w:t xml:space="preserve">matematikos </w:t>
+      </w:r>
+      <w:r w:rsidR="00646798">
+        <w:t>bendrąją programą ir jai įgyvendinti ugdy</w:t>
+      </w:r>
+      <w:r w:rsidR="001510AA">
+        <w:t>mo planuose numatytas valandas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00216D4D" w:rsidRDefault="00646798" w:rsidP="00216D4D">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="1170"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>veda pamokas, įskaitant privalomų ar pasirenkamų mokomųjų dalykų ar jų modulių neformaliojo švietimo valandas ir valandas, skirtas ugdymo pasiekimams tenkin</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1D96">
+        <w:t>ti bei mokymosi pagalbai teikti;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A7755" w:rsidRDefault="00661C81" w:rsidP="00216D4D">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="1170"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1E2E">
+        <w:t>lanuoja ugdomąją veiklą, rengia ilgalaikius planus, juos koreguoja, ruošiasi pamokoms ir kitoms ugdomosioms veikloms, taiso mokinių darbus, vertina mokinių pasiekimus ir atlieka pažangos analizes, informuoja apie mokymosi pasiekimus, pažangą mokinių tėvus</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7755">
+        <w:t xml:space="preserve"> (globėjus) ir mokyklos vadovus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00216D4D" w:rsidRDefault="007F1E2E" w:rsidP="00216D4D">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="1170"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">organizuoja ir dalyvauja </w:t>
+      </w:r>
+      <w:r w:rsidR="00F40F82">
+        <w:t xml:space="preserve">tėvų dienose, pildo elektroninį dienyną, bendradarbiauja su kitais mokyklos pedagoginiais darbuotojais, stebi jų vedamas pamokas ir  pats veda </w:t>
+      </w:r>
+      <w:r w:rsidR="0010383F">
+        <w:t>atviras pamokas kolegoms, analizuoja ir įsivertina savo pedagoginę veiklą, tobulina profesines kompetencijas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00216D4D" w:rsidRDefault="00661C81" w:rsidP="00216D4D">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="1170"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2DA2">
+        <w:t>adovauja klasei: planuoja, organizuoja klasės ugd</w:t>
+      </w:r>
+      <w:r w:rsidR="00991799">
+        <w:t>omąją ir kitą edukacinę veiklą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00216D4D" w:rsidRDefault="004C2DA2" w:rsidP="00216D4D">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="1170"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>bendradarbiauja su pagalbos mokiniui specialistais ir kitais mokyklos pedagoginiais darbuotojais, sprendžiant mokinių ugdymo(si) sunkumus, tvarko mokinių ugdomosios veiklos dokumentus, vertina mokinių elgesį, savijautą, mokymosi pažangą, nustatyta tvarka informuoja mokinio tėvus (globėjus) ir mokyklos vadovus apie ugdymo procese iškilusius sunkumus, prireikus imasi prevencinių priemonių;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00216D4D" w:rsidRPr="00216D4D" w:rsidRDefault="00991799" w:rsidP="00216D4D">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00216D4D">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>moko mokinius namuose pagal dalyko bendrąją programą ir skirtas valandas, jeigu jiems paskirtas toks mokymas, pagal Mokinių mokymo stacionarinėje asmens sveikatos priežiūros įstaigoje ir namuose organizavimo tvarkos aprašą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00216D4D" w:rsidRPr="00216D4D" w:rsidRDefault="00991799" w:rsidP="00216D4D">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00216D4D">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dirba su specialiųjų poreikių mokiniais, ruošia pritaikytą ar individualizuotą dalyko programą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00216D4D" w:rsidRDefault="00661C81" w:rsidP="00216D4D">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="1170"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2DA2">
+        <w:t>alyvauja mokyklos organi</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">zuojamuose pasitarimuose, posėdžiuose, dalyko mokytojų </w:t>
+      </w:r>
+      <w:r w:rsidR="007C2D68">
+        <w:t xml:space="preserve">mokyklos ir rajono </w:t>
+      </w:r>
+      <w:r>
+        <w:t>metodin</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2D68">
+        <w:t>ių</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> grup</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2D68">
+        <w:t>ių</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> veikloje</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2D68">
+        <w:t>, vykdo savo metodinės veiklos sklaidą mokykloje, rajone, respublikoje</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00216D4D" w:rsidRPr="00216D4D" w:rsidRDefault="001510AA" w:rsidP="002A7755">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00216D4D">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>imasi adekvačių priemonių, pastebėjęs ar įtaręs mokinį esant apsvaigus</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7755">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>į</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00216D4D">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nuo psichiką veikiančių medžiagų, mokinio atžvilgiu taikomą psichologinę, fizinę prievartą ar įvairaus pobūdžio išnaudojimą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00216D4D" w:rsidRDefault="007C2D68" w:rsidP="00216D4D">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="1170"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">inicijuoja, </w:t>
+      </w:r>
+      <w:r w:rsidR="00661C81">
+        <w:t>planuoja, organizuoja ir vykdo veiklas mokyklos bendruomenei;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00216D4D" w:rsidRDefault="00661C81" w:rsidP="00216D4D">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="1170"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>rengia mokinius konkursams, olimpiadoms, vadovauja ar</w:t>
+      </w:r>
+      <w:r w:rsidR="006A47F0">
+        <w:t>ba</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dalyvauja </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD03A5">
+        <w:t xml:space="preserve">mokyklos ir </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">savivaldybės sudarytų darbo grupių </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD03A5">
+        <w:t>veikloje;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00216D4D" w:rsidRDefault="00661C81" w:rsidP="00216D4D">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="1170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>taiso mokinių nacionalinių pasiekimų patikrinimo darbus, pagrindinio ugdymo pasiekimų patikrinimo darbus;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D361A9" w:rsidRDefault="00D361A9" w:rsidP="00646798">
+    <w:p w:rsidR="00216D4D" w:rsidRDefault="00D361A9" w:rsidP="00216D4D">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="2"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="1134"/>
+        <w:ind w:left="0" w:firstLine="1170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>vadovauja ir dalyvauja mokykloje sudarytų tarybų, grupių veikloje</w:t>
       </w:r>
       <w:r w:rsidR="006C4368">
         <w:t>, savivaldos institucijoje</w:t>
       </w:r>
       <w:r w:rsidR="007C2D68">
         <w:t xml:space="preserve"> (mokyklos taryba, vidaus įsivertinimo grupė, metodinė taryba, vaiko gerovės komisija ir kt.)</w:t>
       </w:r>
       <w:r w:rsidR="006C4368">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00957B5C" w:rsidRDefault="00D361A9" w:rsidP="00646798">
+    <w:p w:rsidR="00991799" w:rsidRDefault="00D361A9" w:rsidP="00216D4D">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="2"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="1134"/>
+        <w:ind w:left="0" w:firstLine="1170"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>atlieka kitas veiklas</w:t>
       </w:r>
-      <w:r w:rsidR="00957B5C">
-[...3 lines deleted...]
-    <w:p w:rsidR="004C2DA2" w:rsidRDefault="005771DF" w:rsidP="00646798">
+      <w:r w:rsidR="002A7755">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004C2DA2" w:rsidRDefault="00991799" w:rsidP="00216D4D">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="2"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="1134"/>
+        <w:ind w:left="1170" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>konkrečios veiklos nurodo</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00D530FA">
+        <w:t>onkrečios veiklos nurodo</w:t>
+      </w:r>
       <w:r w:rsidR="00957B5C">
         <w:t xml:space="preserve">mos kasmetinėje </w:t>
       </w:r>
       <w:r w:rsidR="00FD03A5">
         <w:t>etato sandaros lentelėje.</w:t>
       </w:r>
       <w:r w:rsidR="00661C81">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006C515F" w:rsidRDefault="00FD03A5" w:rsidP="00FD03A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006C515F" w:rsidRDefault="006C515F" w:rsidP="006C515F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00ED533C" w:rsidRDefault="00ED533C" w:rsidP="006C515F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00ED533C" w:rsidRDefault="00ED533C" w:rsidP="006C515F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00ED533C" w:rsidRDefault="00ED533C" w:rsidP="006C515F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00216D4D" w:rsidRDefault="00216D4D" w:rsidP="006C515F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00ED533C" w:rsidRDefault="00ED533C" w:rsidP="006C515F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...40 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w:rsidR="00ED533C" w:rsidRDefault="00ED533C" w:rsidP="006C515F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006C515F" w:rsidRPr="00192931" w:rsidRDefault="006C515F" w:rsidP="006C515F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00192931">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Susipažinau ir sutinku</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006C515F" w:rsidRPr="00192931" w:rsidRDefault="006C515F" w:rsidP="006C515F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1537,123 +1619,485 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r w:rsidR="006C515F" w:rsidRPr="00ED533C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(vardas, pavardė, parašas)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006C515F" w:rsidRPr="00ED533C" w:rsidSect="00581E88">
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1061" w:right="524" w:bottom="1147" w:left="1623" w:header="0" w:footer="3" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F548A1" w:rsidRDefault="00F548A1">
+    <w:p w:rsidR="00FB0A07" w:rsidRDefault="00FB0A07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F548A1" w:rsidRDefault="00F548A1">
+    <w:p w:rsidR="00FB0A07" w:rsidRDefault="00FB0A07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Malgun Gothic Semilight"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F548A1" w:rsidRDefault="00F548A1"/>
+    <w:p w:rsidR="00FB0A07" w:rsidRDefault="00FB0A07"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F548A1" w:rsidRDefault="00F548A1"/>
+    <w:p w:rsidR="00FB0A07" w:rsidRDefault="00FB0A07"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="07E93890"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="178D254A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FB76759E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="242" w:hanging="240"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2" w:hanging="432"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="782" w:hanging="780"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="96"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="780"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2065" w:hanging="780"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3351" w:hanging="780"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4637" w:hanging="780"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5923" w:hanging="780"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7209" w:hanging="780"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="21B269A1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="263AF30E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="408" w:hanging="408"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="388514B2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="274E3BCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
       </w:rPr>
@@ -1677,51 +2121,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="39B80C2D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AAA8A078"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="5.3.%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
       </w:rPr>
@@ -1745,96 +2189,217 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="45F50C05"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="274"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="52BD6DD2"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B712CD4C"/>
+    <w:tmpl w:val="F4167076"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="0"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:position w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
@@ -1849,51 +2414,274 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="58700FD1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B712CD4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="752308E5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="274"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="7D021C6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8686502"/>
     <w:lvl w:ilvl="0" w:tplc="0427000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1936,175 +2724,219 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D3B99"/>
+    <w:rsid w:val="000631CB"/>
+    <w:rsid w:val="0009502C"/>
     <w:rsid w:val="0010383F"/>
+    <w:rsid w:val="001510AA"/>
     <w:rsid w:val="00181F43"/>
     <w:rsid w:val="001906C9"/>
     <w:rsid w:val="00196701"/>
-    <w:rsid w:val="00253740"/>
+    <w:rsid w:val="00216D4D"/>
+    <w:rsid w:val="00222652"/>
     <w:rsid w:val="002A6BED"/>
+    <w:rsid w:val="002A7755"/>
     <w:rsid w:val="00343ECC"/>
-    <w:rsid w:val="003E23F3"/>
-    <w:rsid w:val="00401BB2"/>
+    <w:rsid w:val="003F1E9A"/>
+    <w:rsid w:val="003F2278"/>
+    <w:rsid w:val="003F697C"/>
+    <w:rsid w:val="00407252"/>
     <w:rsid w:val="00437C3E"/>
+    <w:rsid w:val="00490A9D"/>
     <w:rsid w:val="004A1D96"/>
     <w:rsid w:val="004C2DA2"/>
+    <w:rsid w:val="004C510E"/>
+    <w:rsid w:val="004E0B8F"/>
     <w:rsid w:val="004F49D5"/>
-    <w:rsid w:val="005771DF"/>
     <w:rsid w:val="00581E88"/>
+    <w:rsid w:val="005C0596"/>
     <w:rsid w:val="00646798"/>
     <w:rsid w:val="00661C81"/>
+    <w:rsid w:val="00676429"/>
+    <w:rsid w:val="00682D29"/>
+    <w:rsid w:val="006A47F0"/>
     <w:rsid w:val="006A6244"/>
     <w:rsid w:val="006B1B16"/>
     <w:rsid w:val="006C4368"/>
     <w:rsid w:val="006C515F"/>
     <w:rsid w:val="006D3B99"/>
     <w:rsid w:val="00746E6A"/>
     <w:rsid w:val="007C2D68"/>
     <w:rsid w:val="007F1E2E"/>
+    <w:rsid w:val="008438CF"/>
+    <w:rsid w:val="008D1972"/>
+    <w:rsid w:val="009059EC"/>
     <w:rsid w:val="00907B29"/>
+    <w:rsid w:val="009458CA"/>
     <w:rsid w:val="00957B5C"/>
-    <w:rsid w:val="009A30AC"/>
+    <w:rsid w:val="00991799"/>
     <w:rsid w:val="009C1A69"/>
+    <w:rsid w:val="009D0118"/>
     <w:rsid w:val="00A056A1"/>
     <w:rsid w:val="00A05C45"/>
     <w:rsid w:val="00A36599"/>
-    <w:rsid w:val="00A52E70"/>
+    <w:rsid w:val="00A8259F"/>
+    <w:rsid w:val="00AB5D08"/>
     <w:rsid w:val="00AE7A9E"/>
     <w:rsid w:val="00B20550"/>
     <w:rsid w:val="00B46520"/>
     <w:rsid w:val="00B76C6D"/>
+    <w:rsid w:val="00BE6B19"/>
+    <w:rsid w:val="00C0161D"/>
     <w:rsid w:val="00C54AF3"/>
     <w:rsid w:val="00CA21FA"/>
     <w:rsid w:val="00CB6887"/>
     <w:rsid w:val="00D361A9"/>
+    <w:rsid w:val="00D530FA"/>
     <w:rsid w:val="00E0182D"/>
     <w:rsid w:val="00E65C9B"/>
+    <w:rsid w:val="00E66E52"/>
+    <w:rsid w:val="00EB00C2"/>
     <w:rsid w:val="00EC554B"/>
     <w:rsid w:val="00ED533C"/>
+    <w:rsid w:val="00EE6DEB"/>
     <w:rsid w:val="00F21A82"/>
     <w:rsid w:val="00F40F82"/>
-    <w:rsid w:val="00F548A1"/>
+    <w:rsid w:val="00F63AB8"/>
     <w:rsid w:val="00F82098"/>
+    <w:rsid w:val="00FB0A07"/>
     <w:rsid w:val="00FD03A5"/>
+    <w:rsid w:val="00FF3997"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...1 lines deleted...]
-  <w14:docId w14:val="3CD1C81B"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w15:docId w15:val="{8697A02F-7DD2-49A3-9672-091CC96A59E5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="lt-LT"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2256,51 +3088,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -2938,51 +3770,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Betarp">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00E0182D"/>
     <w:pPr>
       <w:widowControl/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sraopastraipa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="prastasis"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00E0182D"/>
     <w:pPr>
       <w:widowControl/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrats">
     <w:name w:val="header"/>
     <w:basedOn w:val="prastasis"/>
     <w:link w:val="AntratsDiagrama"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0010383F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
@@ -3028,55 +3860,86 @@
     <w:link w:val="DebesliotekstasDiagrama"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C4368"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DebesliotekstasDiagrama">
     <w:name w:val="Debesėlio tekstas Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Debesliotekstas"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006C4368"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle12">
+    <w:name w:val="Font Style12"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FF3997"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F63AB8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="317" w:lineRule="exact"/>
+      <w:ind w:firstLine="432"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -3332,68 +4195,68 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2919</Words>
-  <Characters>1664</Characters>
+  <Words>3245</Words>
+  <Characters>1851</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Scanned Image</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4574</CharactersWithSpaces>
+  <CharactersWithSpaces>5086</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Scanned Image</dc:title>
   <dc:subject>Scanned Image</dc:subject>
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>