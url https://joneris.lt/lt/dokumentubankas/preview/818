--- v0 (2025-10-22)
+++ v1 (2026-05-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="2F9481DD" w14:textId="77777777" w:rsidR="00550D51" w:rsidRPr="00BF1BF2" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:ind w:left="5670"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004546F6">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Patvirtinta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F46CE87" w14:textId="77777777" w:rsidR="00281E87" w:rsidRDefault="00E15828" w:rsidP="00610628">
       <w:pPr>
         <w:ind w:left="5670"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jonavos </w:t>
       </w:r>
       <w:r w:rsidR="00550D51">
         <w:t>„</w:t>
       </w:r>
@@ -79,236 +79,261 @@
       </w:r>
       <w:r w:rsidR="00550D51" w:rsidRPr="004546F6">
         <w:t xml:space="preserve"> m.</w:t>
       </w:r>
       <w:r w:rsidR="00AD335E">
         <w:t xml:space="preserve"> kovo 28 </w:t>
       </w:r>
       <w:r w:rsidR="00550D51" w:rsidRPr="004546F6">
         <w:t xml:space="preserve">d.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A6E09AE" w14:textId="77777777" w:rsidR="00B8599A" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:ind w:left="5670"/>
       </w:pPr>
       <w:r w:rsidRPr="004546F6">
         <w:t xml:space="preserve">įsakymu Nr. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF70B6">
         <w:t>V-</w:t>
       </w:r>
       <w:r w:rsidR="00B802EC" w:rsidRPr="0013244F">
         <w:t>56</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A761CC5" w14:textId="0213DE07" w:rsidR="00550D51" w:rsidRPr="00B8599A" w:rsidRDefault="00B8599A" w:rsidP="00B8599A">
+    <w:p w14:paraId="44105A8B" w14:textId="782143F0" w:rsidR="00D53851" w:rsidRDefault="00B8599A" w:rsidP="00D53851">
       <w:pPr>
         <w:ind w:left="5670"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">(2025 m. </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">birželio </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53851">
+        <w:t>Jonavos „Neries“ pagrindinės mokyklos</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53851" w:rsidRPr="004546F6">
+        <w:rPr>
+          <w:caps/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                            </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53851">
+        <w:rPr>
+          <w:caps/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53851" w:rsidRPr="004546F6">
+        <w:t>direktoriaus 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53851">
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53851" w:rsidRPr="004546F6">
+        <w:t xml:space="preserve"> m.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53851">
+        <w:t xml:space="preserve"> birželio 23 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53851" w:rsidRPr="004546F6">
+        <w:t xml:space="preserve">d.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5AD5FE" w14:textId="622049A7" w:rsidR="00394D25" w:rsidRDefault="00394D25" w:rsidP="00B8599A">
+      <w:pPr>
+        <w:ind w:left="5670"/>
+      </w:pPr>
+      <w:r>
+        <w:t>įsakymo</w:t>
       </w:r>
       <w:r w:rsidR="008300C7">
-        <w:t xml:space="preserve">23 </w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8599A">
         <w:t>Nr. V-</w:t>
       </w:r>
       <w:r w:rsidR="008300C7">
         <w:t>112</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8599A">
+      <w:r w:rsidR="00B8599A" w:rsidRPr="00B8599A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00B8599A">
+        <w:t>redakcija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A761CC5" w14:textId="5EAD9CCB" w:rsidR="00550D51" w:rsidRPr="00B8599A" w:rsidRDefault="00D53851" w:rsidP="00D53851">
+      <w:pPr>
+        <w:ind w:left="5670"/>
+      </w:pPr>
       <w:r>
-        <w:t>nauja redakcija)</w:t>
+        <w:t>Jonavos „Neries“ pagrindinės  mokyklos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004546F6">
+        <w:rPr>
+          <w:caps/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                            </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:caps/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00394D25">
+        <w:t>2026 m. kovo 31 d. įsakymo Nr. V-71 redakcija</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8599A">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00550D51" w:rsidRPr="0013244F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00550D51" w:rsidRPr="004546F6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603A931F" w14:textId="77777777" w:rsidR="00550D51" w:rsidRDefault="00550D51" w:rsidP="00610628">
+    <w:p w14:paraId="422AF922" w14:textId="77777777" w:rsidR="002F7043" w:rsidRDefault="002F7043" w:rsidP="00610628">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="525"/>
           <w:tab w:val="center" w:pos="4498"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="422AF922" w14:textId="77777777" w:rsidR="002F7043" w:rsidRDefault="002F7043" w:rsidP="00610628">
+    <w:p w14:paraId="05A46446" w14:textId="77777777" w:rsidR="00610628" w:rsidRDefault="00E15828" w:rsidP="00610628">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="525"/>
           <w:tab w:val="center" w:pos="4498"/>
         </w:tabs>
-        <w:jc w:val="right"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="05A46446" w14:textId="77777777" w:rsidR="00610628" w:rsidRDefault="00E15828" w:rsidP="00610628">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jonavos </w:t>
+      </w:r>
+      <w:r w:rsidR="00550D51">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>Neries</w:t>
+      </w:r>
+      <w:r w:rsidR="00550D51">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00550D51" w:rsidRPr="004546F6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00610628">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>pagrindinė</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mokykl</w:t>
+      </w:r>
+      <w:r w:rsidR="00610628">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA77985" w14:textId="77777777" w:rsidR="00610628" w:rsidRDefault="00610628" w:rsidP="00610628">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="525"/>
           <w:tab w:val="center" w:pos="4498"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...64 lines deleted...]
-    <w:p w14:paraId="0EA77985" w14:textId="77777777" w:rsidR="00610628" w:rsidRDefault="00610628" w:rsidP="00610628">
+    </w:p>
+    <w:p w14:paraId="3BC44FA6" w14:textId="77777777" w:rsidR="00550D51" w:rsidRPr="002F7043" w:rsidRDefault="002F7043" w:rsidP="00610628">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="525"/>
           <w:tab w:val="center" w:pos="4498"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...28 lines deleted...]
-        <w:rPr>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD4947">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">VIDAUS </w:t>
       </w:r>
       <w:r w:rsidR="00550D51" w:rsidRPr="004546F6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DARBO TVARKOS TAISYKLĖS</w:t>
       </w:r>
@@ -771,59 +796,50 @@
         <w:t>direktorius ar jo įgalioti asmenys.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50AEB4C2" w14:textId="77777777" w:rsidR="00550D51" w:rsidRPr="00CF2400" w:rsidRDefault="00C10A7F" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mokyklos </w:t>
       </w:r>
       <w:r w:rsidR="00550D51" w:rsidRPr="00CF2400">
         <w:t>direktorius (ar jį vaduojantis asmuo), nagrinėdamas darbo pareigų pažeidimus, turi teisę pakartotinai supažindinti darbuotojus su šiomis Taisyklėmis, jei pastebi, kad darbuotojai aplaidžiai laikosi jose išdėstytų reikalavimų.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59594A05" w14:textId="77777777" w:rsidR="00550D51" w:rsidRDefault="00550D51" w:rsidP="00610628">
-      <w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="51798FF6" w14:textId="77777777" w:rsidR="008354B8" w:rsidRDefault="008354B8" w:rsidP="00610628">
       <w:pPr>
         <w:ind w:hanging="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F94AAA8" w14:textId="77777777" w:rsidR="00550D51" w:rsidRPr="00CF2400" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF2400">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>II SKYRIUS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4563C426" w14:textId="77777777" w:rsidR="00C10A7F" w:rsidRDefault="00C10A7F" w:rsidP="00610628">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
@@ -1726,51 +1742,59 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF2400">
         <w:t>darbo apmokėjimo sistema,</w:t>
       </w:r>
       <w:r w:rsidR="00BA5FFF">
         <w:t xml:space="preserve"> darbuotojų pareigų pažeidimo tyrimo ir darbuotojų įspėjimo dėl įvykdytų pažeidimų tvarkos aprašu,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2400">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E214F4" w:rsidRPr="000560CB">
         <w:t>vairuojančio nuosavą automobilį darbo reikalais, saugos</w:t>
       </w:r>
       <w:r w:rsidR="00E214F4">
-        <w:t xml:space="preserve"> ir sveikatos instrukcija, darbuotojų tikrinimo ir nušalinimo nuo darbo dėl neblaivumo (girtumo) ar apsvaigimo nuo psichiką veikiančių medžiagų tvarkos aprašu, etikos ir antikorupcinio elgesio kodeksu, mobingo ir psichologinio smurto darbo aplinkoje prevencijos ir intervencijos tvarkos aprašu</w:t>
+        <w:t xml:space="preserve"> ir sveikatos instrukcija, darbuotojų tikrinimo ir nušalinimo nuo darbo dėl neblaivumo (girtumo) ar apsvaigimo nuo psichiką veikiančių medžiagų tvarkos aprašu, etikos ir antikorupcinio elgesio kodeksu, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E214F4">
+        <w:t>mobingo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E214F4">
+        <w:t xml:space="preserve"> ir psichologinio smurto darbo aplinkoje prevencijos ir intervencijos tvarkos aprašu</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2400">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="594820BD" w14:textId="77777777" w:rsidR="00550D51" w:rsidRPr="002703EB" w:rsidRDefault="002703EB" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">kitais </w:t>
       </w:r>
       <w:r w:rsidR="00CF3A3F">
         <w:t xml:space="preserve">Mokyklos </w:t>
       </w:r>
@@ -4115,55 +4139,63 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="45303218" w14:textId="77777777" w:rsidR="00550D51" w:rsidRPr="00CF2400" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF2400">
         <w:t xml:space="preserve">kai </w:t>
       </w:r>
       <w:r w:rsidR="008B3271">
         <w:t xml:space="preserve">Mokyklos </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2400">
         <w:t xml:space="preserve">vardas žeminimas darbuotojo </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FD3041">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">nevalyvumu </w:t>
+        <w:t>nevalyvumu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD3041">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2400">
         <w:t>ir nemandagumu, girtavimu bei narkomanija ir kitais, visuomenei nep</w:t>
       </w:r>
       <w:r w:rsidR="00AE2893">
         <w:t xml:space="preserve">riimtinais, žalingais įpročiais, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2400">
         <w:t xml:space="preserve">kurie gali būti susiję su korupcija, sukčiavimu ar mėginimu daryti neteisėtą poveikį </w:t>
       </w:r>
       <w:r w:rsidR="008B3271">
         <w:t xml:space="preserve"> mokyklos </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2400">
         <w:t>bendruomenės nariui dėl daromų teisės pažeidimų.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64FE9C42" w14:textId="77777777" w:rsidR="00550D51" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4228"/>
           <w:tab w:val="left" w:pos="8040"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -4529,51 +4561,65 @@
       <w:r w:rsidRPr="00CF2400">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>pamokų ir užsiėmimų metu atsako už saugų mokinių darbą, jų sveikatą, tvarką patalpose, inventorių;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7587B10A" w14:textId="77777777" w:rsidR="00924A43" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00924A43">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
-        <w:t xml:space="preserve">pamokoje (užsiėmimuose) </w:t>
+        <w:t>pamokoje (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00924A43">
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t>užsiėmimuose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924A43">
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2400">
         <w:t>nepalieka mokinių be priežiūros;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="719FCDA8" w14:textId="77777777" w:rsidR="00924A43" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF2400">
         <w:t xml:space="preserve">įvykus nelaimingam atsitikimui arba mokiniui sunegalavus užsiėmimų metu ar mokytojo budėjimo vietoje pagal galimybes suteikiama pirmoji medicininė pagalba ir užtikrinama, kad mokinys būtų nedelsiant nukreipiamas (ar </w:t>
       </w:r>
       <w:r w:rsidR="00FC7311">
         <w:t xml:space="preserve">palydimas) į </w:t>
       </w:r>
@@ -4607,54 +4653,62 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF2400">
         <w:t xml:space="preserve">apie visus nelaimingus atsitikimus kuo skubiau informuojamas budintis </w:t>
       </w:r>
       <w:r w:rsidR="00995A9C">
         <w:t xml:space="preserve">Mokyklos </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2400">
         <w:t xml:space="preserve">vadovas ir klasės vadovas. Įvykį matęs ar pagalbą suteikęs pedagogas (ar visuomenės sveikatos priežiūros specialistas) asmeniškai praneša informaciją nukentėjusio mokinio tėvams. Budintis vadovas pildo nelaimingo atsitikimo aktą. </w:t>
       </w:r>
       <w:r w:rsidR="007F184B">
         <w:t>Pedagog</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2400">
         <w:t xml:space="preserve">ai, </w:t>
       </w:r>
       <w:r w:rsidR="00E1514D">
-        <w:t>kurių užsiėmimuo</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">se ar budėjimo vietose įvyko nelaimingas atsitikimas, privalo parašyti įvykio paaiškinimą </w:t>
+        <w:t xml:space="preserve">kurių </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E1514D">
+        <w:t>užsiėmimuo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2400">
+        <w:t>se</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF2400">
+        <w:t xml:space="preserve"> ar budėjimo vietose įvyko nelaimingas atsitikimas, privalo parašyti įvykio paaiškinimą </w:t>
       </w:r>
       <w:r w:rsidR="00995A9C">
         <w:t xml:space="preserve">Mokyklos </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2400">
         <w:t>direktoriui ir surinkti vieno – dviejų mokinių, mačiusių įvykį, paaiškinimus;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="453CAB83" w14:textId="77777777" w:rsidR="00924A43" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF2400">
         <w:t>i</w:t>
       </w:r>
@@ -5130,75 +5184,99 @@
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">nusirašinėjimas (kontrolinių ir kitų atsiskaitomųjų darbų), naudojimasis pašaline pagalba </w:t>
       </w:r>
       <w:r w:rsidR="00D34E38">
         <w:t xml:space="preserve"> mokykloje </w:t>
       </w:r>
       <w:r w:rsidR="00550D51" w:rsidRPr="00CF2400">
         <w:t>organizuojamų</w:t>
       </w:r>
       <w:r w:rsidR="00D34E38">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>NMPP</w:t>
       </w:r>
       <w:r w:rsidR="00550D51" w:rsidRPr="00CF2400">
         <w:t>, pagrindinio ugdymo pasiekimų patikrinimų</w:t>
       </w:r>
       <w:r w:rsidR="00D34E38">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00550D51" w:rsidRPr="00CF2400">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7FAC6A" w14:textId="77777777" w:rsidR="00550D51" w:rsidRPr="00924A43" w:rsidRDefault="007A4BF6" w:rsidP="00610628">
+    <w:p w14:paraId="0E7FAC6A" w14:textId="447F1BD9" w:rsidR="00550D51" w:rsidRPr="001C48B1" w:rsidRDefault="007A4BF6" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>pedagog</w:t>
       </w:r>
       <w:r w:rsidR="00550D51" w:rsidRPr="00CF2400">
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidR="00550D51" w:rsidRPr="00924A43">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
-        <w:t>sistemingai tobulina savo kvalifikaciją.</w:t>
+        <w:t>sistemin</w:t>
+      </w:r>
+      <w:r w:rsidR="001C48B1">
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t>gai tobulina savo kvalifikaciją;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5C3949" w14:textId="51A667C2" w:rsidR="001C48B1" w:rsidRPr="00924A43" w:rsidRDefault="001C48B1" w:rsidP="00610628">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="1134"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>pastebėjus, įtarus mokinio psichoaktyviųjų medžiagų vartojimo, platinimo ir disponavimo jomis atvejį informuoti Mokyklos vadovą ar jo įgaliotą asmenį.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5306108F" w14:textId="77777777" w:rsidR="00550D51" w:rsidRPr="00CF2400" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF2400">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A4BF6">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>Pedagog</w:t>
@@ -5689,127 +5767,129 @@
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF2400">
         <w:t xml:space="preserve">organizuoja klasės tėvų susirinkimus ne rečiau kaip du kartus per metus; su pusmečio rezultatais supažindina mokinių tėvus (globėjus, rūpintojus). </w:t>
       </w:r>
       <w:r w:rsidRPr="00924A43">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve">Likus mėnesiui iki pusmečio pabaigos, informuoja mokinio tėvus </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2400">
         <w:t>(globėjus, rūpintojus)</w:t>
       </w:r>
       <w:r w:rsidRPr="00924A43">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> apie galimus nepatenkinamus pusmečio </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000B7127" w:rsidRPr="00924A43">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>į</w:t>
       </w:r>
       <w:r w:rsidRPr="00924A43">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
-        <w:t>vertinimus;</w:t>
+        <w:t>vertinimus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00924A43">
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54F82D9C" w14:textId="77777777" w:rsidR="00877879" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF2400">
         <w:t xml:space="preserve">jei mokinys paliekamas kartoti kursą arba  jam skirti papildomi vasaros darbai, po mokytojų tarybos posėdžio tą pačią dieną apie </w:t>
       </w:r>
       <w:r w:rsidR="00EA008C">
         <w:t xml:space="preserve">  Mokyklos </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2400">
         <w:t>direktoriaus sprendimą informuoja mokinio tėvus;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FFAA472" w14:textId="77777777" w:rsidR="00877879" w:rsidRPr="00877879" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF2400">
+        <w:lastRenderedPageBreak/>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00877879">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve">alaiko ryšius su mokinio tėvais </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2400">
         <w:t>(globėjais, rūpintojais)</w:t>
       </w:r>
       <w:r w:rsidRPr="00877879">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
-        <w:t xml:space="preserve">, domisi auklėtinių gyvenimo ir buities sąlygomis; tiria mokinių polinkius, poreikius, galimybes ir interesus; domisi </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">ir žino kiekvieno mokinio sveikatos būklę, reikalui esant, informuoja apie tai tos klasės mokinius mokančius </w:t>
+        <w:t xml:space="preserve">, domisi auklėtinių gyvenimo ir buities sąlygomis; tiria mokinių polinkius, poreikius, galimybes ir interesus; domisi ir žino kiekvieno mokinio sveikatos būklę, reikalui esant, informuoja apie tai tos klasės mokinius mokančius </w:t>
       </w:r>
       <w:r w:rsidR="007A4BF6" w:rsidRPr="00877879">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>pedagog</w:t>
       </w:r>
       <w:r w:rsidR="00877879">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>us;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D837D08" w14:textId="77777777" w:rsidR="00877879" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
@@ -5833,51 +5913,65 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00877879">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>organizuoja savitvarkos darbus klasėje, socialinę – pilietinę veiklą,</w:t>
       </w:r>
       <w:r w:rsidR="00EA008C" w:rsidRPr="00877879">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00877879">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
-        <w:t xml:space="preserve">skatina mokinių iniciatyvą popamokinei veiklai organizuoti, koordinuoja ir kontroliuoja mokinių dalyvavimą </w:t>
+        <w:t xml:space="preserve">skatina mokinių iniciatyvą </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00877879">
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t>popamokinei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00877879">
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veiklai organizuoti, koordinuoja ir kontroliuoja mokinių dalyvavimą </w:t>
       </w:r>
       <w:r w:rsidR="00EA008C" w:rsidRPr="00877879">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mokyklos </w:t>
       </w:r>
       <w:r w:rsidRPr="00877879">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>gyvenime, įvairiuose renginiuose, organizuoja klasės valandėles, vykdo prevencinę veiklą;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA842FC" w14:textId="77777777" w:rsidR="00877879" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
@@ -6529,73 +6623,59 @@
       </w:r>
       <w:r w:rsidR="00550D51" w:rsidRPr="00CF2400">
         <w:t xml:space="preserve"> kiemsargio) </w:t>
       </w:r>
       <w:r w:rsidR="00550D51" w:rsidRPr="00590859">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>pareigas reglamentuoja jų pareigybių aprašymai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B8200BC" w14:textId="77777777" w:rsidR="00550D51" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2563035E" w14:textId="77777777" w:rsidR="008354B8" w:rsidRDefault="008354B8" w:rsidP="00610628">
+    <w:p w14:paraId="1F0BE767" w14:textId="77777777" w:rsidR="00550D51" w:rsidRPr="00CF2400" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00CF2400">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>III SKIRSNIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B91AC9" w14:textId="77777777" w:rsidR="00550D51" w:rsidRPr="000B7127" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B7127">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>DARBO ETIKA. APRANGOS IR IŠVAIZDOS REIKALAVIMAI</w:t>
       </w:r>
@@ -6997,51 +7077,59 @@
         <w:t xml:space="preserve">teisė išsakyti ir ginti savo nuomonę priimant sprendimus, reikšmingus </w:t>
       </w:r>
       <w:r w:rsidR="000B7127">
         <w:t xml:space="preserve">Mokyklos </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2400">
         <w:t>bendruomenei, pačiam darbuotojui asmeniškai;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B3859DB" w14:textId="77777777" w:rsidR="00550D51" w:rsidRPr="00CF2400" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF2400">
-        <w:t xml:space="preserve">darbuotojo teisė atsakyti į kritiką ar kaltinimus; konstruktyvi kritika, visų pirma, pareiškiama </w:t>
+        <w:t xml:space="preserve">darbuotojo teisė atsakyti į kritiką ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF2400">
+        <w:t>kaltinimus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF2400">
+        <w:t xml:space="preserve">; konstruktyvi kritika, visų pirma, pareiškiama </w:t>
       </w:r>
       <w:r w:rsidR="000B7127">
         <w:t xml:space="preserve">Mokyklos </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2400">
         <w:t>administracijai (direktoriui, jo pavaduotojams), bendruomenės nariams.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BDBE979" w14:textId="77777777" w:rsidR="00F15221" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF2400">
         <w:t>Darbuotojai privalo būti savikritiški, pripažinti savo klaidas ir stengtis jas ištaisyti, geranoriškai padėti išaišk</w:t>
       </w:r>
@@ -8032,51 +8120,59 @@
       </w:r>
       <w:r w:rsidRPr="00CF2400">
         <w:t>interesais;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30CE3C88" w14:textId="77777777" w:rsidR="00550D51" w:rsidRPr="004447E1" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2127"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2400">
-        <w:t>ginti ir paremti darbuotojus, jei prieš juos būtų panaudoti grasinimai, smurtas, įžeidimai, šmeižtas ir kiti teisės pažeidimai, kai darbuotojai tapo šių teisės pažeidimų auka atlikdami savo tiesioginį ar jiems patikėtą darbą;  iškilus nepagrįstiems kitų asmenų kaltinimams dėl pavestų funkcijų atlikimo;</w:t>
+        <w:t xml:space="preserve">ginti ir paremti darbuotojus, jei prieš juos būtų panaudoti grasinimai, smurtas, įžeidimai, šmeižtas ir kiti teisės pažeidimai, kai darbuotojai tapo šių teisės pažeidimų auka atlikdami savo tiesioginį ar jiems patikėtą darbą;  iškilus nepagrįstiems kitų asmenų </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF2400">
+        <w:t>kaltinimams</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF2400">
+        <w:t xml:space="preserve"> dėl pavestų funkcijų atlikimo;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F4FCE7" w14:textId="77777777" w:rsidR="00550D51" w:rsidRPr="00CF2400" w:rsidRDefault="008C54D9" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mokyklos </w:t>
       </w:r>
@@ -8181,55 +8277,63 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004447E1">
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">Mokyklos </w:t>
       </w:r>
       <w:r w:rsidR="00550D51" w:rsidRPr="004447E1">
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00550D51" w:rsidRPr="004447E1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">avivaldos institucijų </w:t>
+        <w:t>avivaldos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00550D51" w:rsidRPr="004447E1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> institucijų </w:t>
       </w:r>
       <w:r w:rsidRPr="004447E1">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00550D51" w:rsidRPr="00CF2400">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Mokyklos </w:t>
       </w:r>
       <w:r w:rsidR="00550D51" w:rsidRPr="00CF2400">
         <w:t>tarybos, mokytojų tarybos, mokinių</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tarybos</w:t>
       </w:r>
       <w:r w:rsidR="00550D51" w:rsidRPr="00CF2400">
         <w:t>,  m</w:t>
       </w:r>
       <w:r w:rsidR="00550D51" w:rsidRPr="004447E1">
         <w:rPr>
           <w:bCs/>
@@ -9039,75 +9143,75 @@
       <w:r w:rsidR="00FE5411">
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="00281E87">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE5411">
         <w:t>13.00-13.45 7.</w:t>
       </w:r>
       <w:r w:rsidR="00281E87">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE5411">
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidR="00EB633A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FE5411">
         <w:t>55-14.40</w:t>
       </w:r>
       <w:r w:rsidR="00281E87">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A82B40" w14:textId="77777777" w:rsidR="00550D51" w:rsidRPr="00FD380D" w:rsidRDefault="00550D51" w:rsidP="00610628">
+    <w:p w14:paraId="14A82B40" w14:textId="000225BD" w:rsidR="00550D51" w:rsidRPr="00FD380D" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2400">
         <w:t>nesant mokytojo, organizuojamas maksimalus pamokų pavadavimas arba daromi laikini pakeitimai tvarkaraštyje. Apie visus pakeitimus mokytojai ir mokiniai iš anksto informuojami informaciniuose stenduose,</w:t>
       </w:r>
       <w:r w:rsidR="000611B4">
         <w:t xml:space="preserve"> Mokyklos </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2400">
-        <w:t xml:space="preserve">  elektroniniame dienyne.</w:t>
+        <w:t>elektroniniame dienyne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="128FFB90" w14:textId="77777777" w:rsidR="00FD380D" w:rsidRPr="00731D15" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF2400">
         <w:t xml:space="preserve"> Kilus konfliktui tarp mokinio ir mokytojo, jo sprendime dalyvauja visos šalys: mokinys, mokytojas, tėvai, esant būtinybei -  ir administracija. Sprendžiant konfliktines situacijas, laikomasi </w:t>
       </w:r>
       <w:r w:rsidR="000611B4" w:rsidRPr="00731D15">
         <w:t xml:space="preserve">Mokyklos </w:t>
       </w:r>
       <w:r w:rsidRPr="00731D15">
         <w:t>smurto ir patyčių prevencijos ir intervencijos vykdymo tvarkos aprašo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B27777" w14:textId="77777777" w:rsidR="00FD380D" w:rsidRPr="00731D15" w:rsidRDefault="00550D51" w:rsidP="00610628">
@@ -12757,51 +12861,51 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sprendimą nutraukti darbo sutartį dėl darbuotojo padaryto pažeidimo </w:t>
       </w:r>
       <w:r w:rsidR="00E958E7" w:rsidRPr="00CE1C7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Mokyklos </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE1C7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>direktorius priima įvertinęs pažeidimo sunkumą, padarinius, padarymo aplinkybes, darbuotojo kaltę, priežastinį ryšį tarp darbuotojo veikos ir atsiradusių padarinių, jo elgesį ir darbo rezultatus iki pažeidimo ar pažeidimų padarymo (ne vėliau kaip per 1 mėnesį nuo pažeidimo paaiškėjimo ir ne vėliau kaip per 6 mėnesius nuo jo padarymo dienos).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C26711A" w14:textId="77777777" w:rsidR="00550D51" w:rsidRPr="00CF2400" w:rsidRDefault="00F012DF" w:rsidP="00610628">
+    <w:p w14:paraId="6C26711A" w14:textId="77777777" w:rsidR="00550D51" w:rsidRPr="00CF2400" w:rsidRDefault="009E0182" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1"/>
       <w:r w:rsidR="00550D51" w:rsidRPr="00CF2400">
         <w:t>Šiurkščiu darbo pareigų pažeidimu laikoma:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19CDE6A9" w14:textId="77777777" w:rsidR="00550D51" w:rsidRPr="00CF2400" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
@@ -13075,61 +13179,69 @@
         <w:t>direktorius, gavęs informacijos apie galimą darbo pareigų nevykdymą turi:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08E077D8" w14:textId="77777777" w:rsidR="0011303D" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2400">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">surinkti </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E958E7">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>į</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2400">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>rodymus, susijusius su pažeidimu. Tai gali būti bet kokie dokumentai, darbuotojų ir kitų asmenų paaiškinimai, elektroninė informacija, nuotraukos ir pan.;</w:t>
+        <w:t>rodymus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF2400">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, susijusius su pažeidimu. Tai gali būti bet kokie dokumentai, darbuotojų ir kitų asmenų paaiškinimai, elektroninė informacija, nuotraukos ir pan.;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26624C6C" w14:textId="77777777" w:rsidR="0011303D" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011303D">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>kreiptis į darbuotoją, raštu nurodant, kokiais konkrečiais pažeidimais jis kaltinamas, ir paprašyti pateikti jo paaiškinimus;</w:t>
       </w:r>
     </w:p>
@@ -16512,52 +16624,57 @@
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mokyklos </w:t>
       </w:r>
       <w:r w:rsidR="00550D51" w:rsidRPr="00CF2400">
         <w:t>direktoriaus pavaduotojai pagal savo kompetenciją turi teisę pasirašyti parengtus atsakymus į asmenų prašymus, išskyrus kolektyvinius.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB3126E" w14:textId="77777777" w:rsidR="00602B79" w:rsidRPr="0020379A" w:rsidRDefault="00602B79" w:rsidP="00610628">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0020379A">
         <w:t xml:space="preserve">dokumentai gali būti pasirašomi </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00896044" w:rsidRPr="0020379A">
-        <w:t xml:space="preserve">dviems būdais: </w:t>
+        <w:t>dviems</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00896044" w:rsidRPr="0020379A">
+        <w:t xml:space="preserve"> būdais: </w:t>
       </w:r>
       <w:r w:rsidRPr="0020379A">
         <w:t xml:space="preserve">kvalifikuotu elektroniniu parašu </w:t>
       </w:r>
       <w:r w:rsidR="0005485B" w:rsidRPr="0020379A">
         <w:t xml:space="preserve"> (saugus elektroninis parašas, sudarytas saugia parašo formavimo įranga ir patvirtintas galiojančiu kvalifikuotu sertifikatu) </w:t>
       </w:r>
       <w:r w:rsidRPr="0020379A">
         <w:t xml:space="preserve">arba </w:t>
       </w:r>
       <w:r w:rsidR="00DC488B" w:rsidRPr="0020379A">
         <w:t>fiziniu</w:t>
       </w:r>
       <w:r w:rsidR="00551B93" w:rsidRPr="0020379A">
         <w:t xml:space="preserve"> parašu</w:t>
       </w:r>
       <w:r w:rsidR="00DC488B" w:rsidRPr="0020379A">
         <w:t>. P</w:t>
       </w:r>
       <w:r w:rsidR="00896044" w:rsidRPr="0020379A">
         <w:t>asirašytas dokumentas turi tą pačią teisinę galią.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CD6F17C" w14:textId="77777777" w:rsidR="00550D51" w:rsidRPr="00CF2400" w:rsidRDefault="00550D51" w:rsidP="00610628">
       <w:pPr>
@@ -22872,176 +22989,177 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CECB1CB" w14:textId="77777777" w:rsidR="007F5067" w:rsidRDefault="007F5067" w:rsidP="00610628">
       <w:pPr>
         <w:ind w:left="-432" w:right="-3"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F6D8759" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="00CF2400" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:ind w:left="-432" w:right="-3"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007F5067" w:rsidRPr="00CF2400" w:rsidSect="00D80A63">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08C4A399" w14:textId="77777777" w:rsidR="00F012DF" w:rsidRDefault="00F012DF" w:rsidP="0047383C">
+    <w:p w14:paraId="5B032869" w14:textId="77777777" w:rsidR="009E0182" w:rsidRDefault="009E0182" w:rsidP="0047383C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E8FF2E0" w14:textId="77777777" w:rsidR="00F012DF" w:rsidRDefault="00F012DF" w:rsidP="0047383C">
+    <w:p w14:paraId="5528190B" w14:textId="77777777" w:rsidR="009E0182" w:rsidRDefault="009E0182" w:rsidP="0047383C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B4084F2" w14:textId="77777777" w:rsidR="00F012DF" w:rsidRDefault="00F012DF" w:rsidP="0047383C">
+    <w:p w14:paraId="17BF502B" w14:textId="77777777" w:rsidR="009E0182" w:rsidRDefault="009E0182" w:rsidP="0047383C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66460EFF" w14:textId="77777777" w:rsidR="00F012DF" w:rsidRDefault="00F012DF" w:rsidP="0047383C">
+    <w:p w14:paraId="5ABD8948" w14:textId="77777777" w:rsidR="009E0182" w:rsidRDefault="009E0182" w:rsidP="0047383C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-873771683"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="48C2525D" w14:textId="57B19318" w:rsidR="0005485B" w:rsidRDefault="0005485B">
+      <w:p w14:paraId="48C2525D" w14:textId="4D6AC75D" w:rsidR="005A3FE1" w:rsidRDefault="005A3FE1">
         <w:pPr>
           <w:pStyle w:val="Antrats"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008300C7">
+        <w:r w:rsidR="00C87960">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>29</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="61DE853C" w14:textId="77777777" w:rsidR="0005485B" w:rsidRDefault="0005485B">
+  <w:p w14:paraId="61DE853C" w14:textId="77777777" w:rsidR="005A3FE1" w:rsidRDefault="005A3FE1">
     <w:pPr>
       <w:pStyle w:val="Antrats"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="041847FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="94087CDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Antrat2"/>
@@ -23117,51 +23235,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="15966326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDD85234"/>
     <w:lvl w:ilvl="0" w:tplc="0427000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -23203,51 +23321,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="1F954B73"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="97287E48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1635" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
@@ -23307,51 +23425,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="1FFB1922"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4C90910C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:hanging="248"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -23438,51 +23556,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7326" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8364" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="22BF2162"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D534DC1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="192"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="780"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1347" w:hanging="780"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -23551,51 +23669,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5409" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6336" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="22D571C9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D6F4F080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="116"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1735" w:hanging="600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:strike w:val="0"/>
         <w:lang w:val="lt-LT"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1168" w:hanging="600"/>
@@ -23669,51 +23787,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5416" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6344" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="25764681"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="61B493FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="128"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="780"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1348" w:hanging="780"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -23782,51 +23900,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5416" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6344" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="25956D1E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="97287E48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
@@ -23886,51 +24004,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="26CA4BBF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5038E8E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="156"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="780"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1348" w:hanging="780"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -23999,51 +24117,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5416" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6344" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="277D153D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5438769C"/>
     <w:lvl w:ilvl="0" w:tplc="1FC64688">
       <w:start w:val="105"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2192" w:hanging="490"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
@@ -24088,51 +24206,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="32B218C5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="97287E48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2204" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
@@ -24192,51 +24310,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="4AFA11D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="97287E48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2204" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
@@ -24296,51 +24414,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="51B431BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CE3EB030"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="178"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="780"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1348" w:hanging="780"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -24409,51 +24527,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5416" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6344" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="56746823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D20D330"/>
     <w:lvl w:ilvl="0" w:tplc="534CEEB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1571" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1931" w:hanging="360"/>
       </w:pPr>
@@ -24500,51 +24618,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5531" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6971" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="5BB152AB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3D821B00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="106"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="600" w:hanging="600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -24613,51 +24731,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="7D311DE1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="331AF470"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="193"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2019" w:hanging="600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:strike w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="600" w:hanging="600"/>
       </w:pPr>
@@ -24781,201 +24899,207 @@
   <w:num w:numId="10">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00550D51"/>
     <w:rsid w:val="0001285C"/>
     <w:rsid w:val="00026E94"/>
     <w:rsid w:val="000305DB"/>
     <w:rsid w:val="000334A5"/>
     <w:rsid w:val="000347A7"/>
     <w:rsid w:val="00051109"/>
     <w:rsid w:val="0005485B"/>
     <w:rsid w:val="000560CB"/>
     <w:rsid w:val="000611B4"/>
     <w:rsid w:val="0007149C"/>
     <w:rsid w:val="00074EB4"/>
     <w:rsid w:val="00084094"/>
     <w:rsid w:val="00095562"/>
     <w:rsid w:val="000A2417"/>
     <w:rsid w:val="000B7127"/>
     <w:rsid w:val="000B7D7D"/>
     <w:rsid w:val="000B7EFE"/>
     <w:rsid w:val="000C1F6B"/>
     <w:rsid w:val="000C54F3"/>
     <w:rsid w:val="000D25B7"/>
     <w:rsid w:val="000F3CC0"/>
+    <w:rsid w:val="0010475E"/>
     <w:rsid w:val="0011303D"/>
     <w:rsid w:val="00113406"/>
     <w:rsid w:val="0013244F"/>
     <w:rsid w:val="00142A20"/>
     <w:rsid w:val="00142E36"/>
     <w:rsid w:val="0014339F"/>
     <w:rsid w:val="00153571"/>
     <w:rsid w:val="001544E4"/>
+    <w:rsid w:val="00161155"/>
     <w:rsid w:val="00167553"/>
     <w:rsid w:val="00172187"/>
     <w:rsid w:val="00175D13"/>
     <w:rsid w:val="00181C68"/>
     <w:rsid w:val="001879EB"/>
     <w:rsid w:val="001A3FD7"/>
     <w:rsid w:val="001B33D0"/>
+    <w:rsid w:val="001B58A2"/>
     <w:rsid w:val="001C1AEE"/>
+    <w:rsid w:val="001C48B1"/>
     <w:rsid w:val="001C731E"/>
     <w:rsid w:val="001E1FA9"/>
     <w:rsid w:val="001E4F1D"/>
     <w:rsid w:val="00203797"/>
     <w:rsid w:val="0020379A"/>
     <w:rsid w:val="00206972"/>
     <w:rsid w:val="00214304"/>
     <w:rsid w:val="00222807"/>
     <w:rsid w:val="00226FB0"/>
     <w:rsid w:val="00235230"/>
     <w:rsid w:val="00237D16"/>
     <w:rsid w:val="002424B4"/>
     <w:rsid w:val="00257AE5"/>
     <w:rsid w:val="00267ADE"/>
     <w:rsid w:val="002703EB"/>
     <w:rsid w:val="00281E87"/>
     <w:rsid w:val="002852EB"/>
     <w:rsid w:val="0028661F"/>
     <w:rsid w:val="00291A99"/>
     <w:rsid w:val="00291B58"/>
     <w:rsid w:val="002A22FA"/>
     <w:rsid w:val="002A26C9"/>
     <w:rsid w:val="002A6BA7"/>
     <w:rsid w:val="002A7276"/>
     <w:rsid w:val="002B1EC0"/>
     <w:rsid w:val="002B1ED4"/>
     <w:rsid w:val="002B461F"/>
     <w:rsid w:val="002B796C"/>
     <w:rsid w:val="002E51E4"/>
     <w:rsid w:val="002F4AB2"/>
     <w:rsid w:val="002F7043"/>
     <w:rsid w:val="00311F75"/>
     <w:rsid w:val="00327440"/>
     <w:rsid w:val="00330CD1"/>
     <w:rsid w:val="00332A23"/>
     <w:rsid w:val="00332A99"/>
     <w:rsid w:val="0033686E"/>
     <w:rsid w:val="00344834"/>
     <w:rsid w:val="00345534"/>
     <w:rsid w:val="003513B7"/>
     <w:rsid w:val="00353FC3"/>
     <w:rsid w:val="00363813"/>
     <w:rsid w:val="00370342"/>
     <w:rsid w:val="003756A4"/>
     <w:rsid w:val="0039221F"/>
     <w:rsid w:val="00394952"/>
+    <w:rsid w:val="00394D25"/>
     <w:rsid w:val="003A0644"/>
     <w:rsid w:val="003A0882"/>
     <w:rsid w:val="003C43C3"/>
     <w:rsid w:val="003D22B3"/>
     <w:rsid w:val="003E2E1A"/>
     <w:rsid w:val="003E44BD"/>
     <w:rsid w:val="003F1FAE"/>
     <w:rsid w:val="003F5C37"/>
     <w:rsid w:val="003F6A32"/>
     <w:rsid w:val="003F717B"/>
     <w:rsid w:val="00413D0B"/>
     <w:rsid w:val="004218E9"/>
     <w:rsid w:val="00423D15"/>
     <w:rsid w:val="00435BD9"/>
     <w:rsid w:val="004447E1"/>
     <w:rsid w:val="00452C90"/>
     <w:rsid w:val="0047376D"/>
     <w:rsid w:val="0047383C"/>
     <w:rsid w:val="004848A6"/>
     <w:rsid w:val="004947DF"/>
     <w:rsid w:val="00495F80"/>
     <w:rsid w:val="004A3EA8"/>
     <w:rsid w:val="004B14A2"/>
     <w:rsid w:val="004B3C48"/>
     <w:rsid w:val="004C7ED8"/>
     <w:rsid w:val="004D5980"/>
     <w:rsid w:val="004E3BF8"/>
     <w:rsid w:val="004F72C6"/>
     <w:rsid w:val="00515C31"/>
     <w:rsid w:val="00526CF3"/>
     <w:rsid w:val="0053632E"/>
     <w:rsid w:val="00541653"/>
     <w:rsid w:val="00544675"/>
     <w:rsid w:val="00544E18"/>
     <w:rsid w:val="00550D51"/>
     <w:rsid w:val="00551B93"/>
     <w:rsid w:val="005525C5"/>
     <w:rsid w:val="005738EF"/>
     <w:rsid w:val="005845DC"/>
     <w:rsid w:val="00584C18"/>
     <w:rsid w:val="005876BE"/>
     <w:rsid w:val="00590859"/>
     <w:rsid w:val="00592C54"/>
     <w:rsid w:val="00593782"/>
     <w:rsid w:val="005A2075"/>
+    <w:rsid w:val="005A3FE1"/>
     <w:rsid w:val="005A4168"/>
     <w:rsid w:val="005A7F07"/>
     <w:rsid w:val="005C4918"/>
     <w:rsid w:val="005C6C04"/>
     <w:rsid w:val="005E16E5"/>
     <w:rsid w:val="005E3701"/>
     <w:rsid w:val="005F3496"/>
     <w:rsid w:val="00602B79"/>
     <w:rsid w:val="00610628"/>
     <w:rsid w:val="00610DC5"/>
     <w:rsid w:val="00616E32"/>
     <w:rsid w:val="0062233D"/>
     <w:rsid w:val="00627620"/>
     <w:rsid w:val="00631BCE"/>
     <w:rsid w:val="00633D15"/>
     <w:rsid w:val="0065052B"/>
     <w:rsid w:val="00661E08"/>
     <w:rsid w:val="00670588"/>
     <w:rsid w:val="00680E06"/>
     <w:rsid w:val="00685A32"/>
     <w:rsid w:val="0069612A"/>
     <w:rsid w:val="006A2ED1"/>
     <w:rsid w:val="006C49B3"/>
     <w:rsid w:val="006D679C"/>
     <w:rsid w:val="00714848"/>
@@ -24988,67 +25112,69 @@
     <w:rsid w:val="00795474"/>
     <w:rsid w:val="007A4BF6"/>
     <w:rsid w:val="007A72A2"/>
     <w:rsid w:val="007C4496"/>
     <w:rsid w:val="007D30E5"/>
     <w:rsid w:val="007D779E"/>
     <w:rsid w:val="007E7E57"/>
     <w:rsid w:val="007F184B"/>
     <w:rsid w:val="007F5067"/>
     <w:rsid w:val="00807AD7"/>
     <w:rsid w:val="008116D6"/>
     <w:rsid w:val="00816E1A"/>
     <w:rsid w:val="00820F58"/>
     <w:rsid w:val="008300C7"/>
     <w:rsid w:val="008354B8"/>
     <w:rsid w:val="00840D88"/>
     <w:rsid w:val="00851C9E"/>
     <w:rsid w:val="00864BD8"/>
     <w:rsid w:val="00866C03"/>
     <w:rsid w:val="00873366"/>
     <w:rsid w:val="00876928"/>
     <w:rsid w:val="00877879"/>
     <w:rsid w:val="00896044"/>
     <w:rsid w:val="008966AD"/>
     <w:rsid w:val="008A3FDA"/>
+    <w:rsid w:val="008A42D7"/>
     <w:rsid w:val="008B3271"/>
     <w:rsid w:val="008C54D9"/>
     <w:rsid w:val="008C7D00"/>
     <w:rsid w:val="008D206D"/>
     <w:rsid w:val="008E4647"/>
     <w:rsid w:val="008E4FF2"/>
     <w:rsid w:val="008F0A52"/>
     <w:rsid w:val="008F5A1D"/>
     <w:rsid w:val="00906535"/>
     <w:rsid w:val="009138DC"/>
     <w:rsid w:val="00924A43"/>
     <w:rsid w:val="00931F89"/>
     <w:rsid w:val="00951684"/>
     <w:rsid w:val="00954A85"/>
     <w:rsid w:val="00960167"/>
     <w:rsid w:val="00995A9C"/>
     <w:rsid w:val="009A7330"/>
+    <w:rsid w:val="009E0182"/>
     <w:rsid w:val="009E7A83"/>
     <w:rsid w:val="009E7E03"/>
     <w:rsid w:val="009F47D0"/>
     <w:rsid w:val="00A14B1F"/>
     <w:rsid w:val="00A209DC"/>
     <w:rsid w:val="00A217A2"/>
     <w:rsid w:val="00A37888"/>
     <w:rsid w:val="00A66AE5"/>
     <w:rsid w:val="00A75EDB"/>
     <w:rsid w:val="00A75F5D"/>
     <w:rsid w:val="00A83E2A"/>
     <w:rsid w:val="00A91298"/>
     <w:rsid w:val="00A92E15"/>
     <w:rsid w:val="00AA1861"/>
     <w:rsid w:val="00AC7B7D"/>
     <w:rsid w:val="00AD25E8"/>
     <w:rsid w:val="00AD335E"/>
     <w:rsid w:val="00AD7FE2"/>
     <w:rsid w:val="00AE2893"/>
     <w:rsid w:val="00AF4585"/>
     <w:rsid w:val="00AF70B6"/>
     <w:rsid w:val="00B272B1"/>
     <w:rsid w:val="00B43E3E"/>
     <w:rsid w:val="00B46327"/>
     <w:rsid w:val="00B5049B"/>
@@ -25064,62 +25190,65 @@
     <w:rsid w:val="00B95EFB"/>
     <w:rsid w:val="00BA0171"/>
     <w:rsid w:val="00BA3E32"/>
     <w:rsid w:val="00BA5FFF"/>
     <w:rsid w:val="00BB32EA"/>
     <w:rsid w:val="00BC446F"/>
     <w:rsid w:val="00BC51A6"/>
     <w:rsid w:val="00BD24D8"/>
     <w:rsid w:val="00BD253C"/>
     <w:rsid w:val="00BD3244"/>
     <w:rsid w:val="00BE4165"/>
     <w:rsid w:val="00BF1044"/>
     <w:rsid w:val="00BF1BF2"/>
     <w:rsid w:val="00C10A7F"/>
     <w:rsid w:val="00C135C3"/>
     <w:rsid w:val="00C27946"/>
     <w:rsid w:val="00C435BC"/>
     <w:rsid w:val="00C43F99"/>
     <w:rsid w:val="00C46601"/>
     <w:rsid w:val="00C503A4"/>
     <w:rsid w:val="00C53A41"/>
     <w:rsid w:val="00C56868"/>
     <w:rsid w:val="00C61377"/>
     <w:rsid w:val="00C64857"/>
     <w:rsid w:val="00C86893"/>
+    <w:rsid w:val="00C87960"/>
     <w:rsid w:val="00C95FAF"/>
     <w:rsid w:val="00CD4947"/>
     <w:rsid w:val="00CE1C7F"/>
     <w:rsid w:val="00CE6FB0"/>
+    <w:rsid w:val="00CF083C"/>
     <w:rsid w:val="00CF1E9A"/>
     <w:rsid w:val="00CF32ED"/>
     <w:rsid w:val="00CF3A3F"/>
     <w:rsid w:val="00D05E38"/>
     <w:rsid w:val="00D302D6"/>
     <w:rsid w:val="00D34675"/>
     <w:rsid w:val="00D34E38"/>
     <w:rsid w:val="00D44F24"/>
+    <w:rsid w:val="00D53851"/>
     <w:rsid w:val="00D56E0D"/>
     <w:rsid w:val="00D6779C"/>
     <w:rsid w:val="00D7216B"/>
     <w:rsid w:val="00D80A63"/>
     <w:rsid w:val="00D83976"/>
     <w:rsid w:val="00D97369"/>
     <w:rsid w:val="00DC1B7E"/>
     <w:rsid w:val="00DC488B"/>
     <w:rsid w:val="00DD6E3B"/>
     <w:rsid w:val="00DE407D"/>
     <w:rsid w:val="00DE452F"/>
     <w:rsid w:val="00DE6161"/>
     <w:rsid w:val="00DE70D9"/>
     <w:rsid w:val="00DF784B"/>
     <w:rsid w:val="00E01315"/>
     <w:rsid w:val="00E1514D"/>
     <w:rsid w:val="00E15828"/>
     <w:rsid w:val="00E214F4"/>
     <w:rsid w:val="00E269FC"/>
     <w:rsid w:val="00E26AE6"/>
     <w:rsid w:val="00E32433"/>
     <w:rsid w:val="00E34A17"/>
     <w:rsid w:val="00E365A6"/>
     <w:rsid w:val="00E54361"/>
     <w:rsid w:val="00E71B45"/>
@@ -25132,89 +25261,90 @@
     <w:rsid w:val="00EA6BC3"/>
     <w:rsid w:val="00EB5014"/>
     <w:rsid w:val="00EB5F2D"/>
     <w:rsid w:val="00EB633A"/>
     <w:rsid w:val="00EC052E"/>
     <w:rsid w:val="00EC672C"/>
     <w:rsid w:val="00EE113C"/>
     <w:rsid w:val="00EE3AD8"/>
     <w:rsid w:val="00EF1823"/>
     <w:rsid w:val="00F012DF"/>
     <w:rsid w:val="00F036FA"/>
     <w:rsid w:val="00F06070"/>
     <w:rsid w:val="00F10F75"/>
     <w:rsid w:val="00F15221"/>
     <w:rsid w:val="00F21E74"/>
     <w:rsid w:val="00F312F9"/>
     <w:rsid w:val="00F460A8"/>
     <w:rsid w:val="00F55920"/>
     <w:rsid w:val="00F65CE1"/>
     <w:rsid w:val="00F76F56"/>
     <w:rsid w:val="00F80DB9"/>
     <w:rsid w:val="00F90B5C"/>
     <w:rsid w:val="00F97E8C"/>
     <w:rsid w:val="00FA1692"/>
     <w:rsid w:val="00FA68AF"/>
+    <w:rsid w:val="00FC4A1A"/>
     <w:rsid w:val="00FC70AE"/>
     <w:rsid w:val="00FC7311"/>
     <w:rsid w:val="00FD0037"/>
     <w:rsid w:val="00FD3041"/>
     <w:rsid w:val="00FD380D"/>
     <w:rsid w:val="00FE13C4"/>
     <w:rsid w:val="00FE5411"/>
     <w:rsid w:val="00FF1893"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="5FCEAD79"/>
   <w15:docId w15:val="{ECDB9C4E-5FFF-4C80-9D6C-D3CE349B8FF5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -25984,58 +26114,65 @@
     <w:rsid w:val="00550D51"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Lentelstinklelis">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="prastojilentel"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00550D51"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Betarp">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00550D51"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="m2749067966401282743gmail-bodytext20">
     <w:name w:val="m_2749067966401282743gmail-bodytext20"/>
     <w:basedOn w:val="prastasis"/>
     <w:rsid w:val="00550D51"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Komentaronuoroda">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
@@ -26199,51 +26336,51 @@
     <w:link w:val="PoratDiagrama"/>
     <w:rsid w:val="00550D51"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PoratDiagrama">
     <w:name w:val="Poraštė Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:link w:val="Porat"/>
     <w:rsid w:val="00550D51"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lt-LT"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="608969743">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www14.smartadserver.com/click?imgid=20013399&amp;insid=7192527&amp;pgid=774961&amp;uid=5734792099516268579&amp;tgt=%24dt%3d1t%3b%24dt%3d1t%3b%3b%24mct%3d1t%3b%24hc&amp;systgt=%24qc%3d1314732185%3b%24ql%3dhigh%3b%24qpc%3d01100%3b%24qpp%3d0%3b%24qt%3d40_588_38598t%3b%24dma%3d0%3b%24b%3d16610%3b%24o%3d11100%3b%24sw%3d1600%3b%24sh%3d1024&amp;pgDomain=http%3a%2f%2fwww.vz.lt%2fvadyba%2fpersonalo-valdymas%2f2017%2f07%2f02%2fkaip-bus-drausminami-darbuotojai-isigaliojus-naujajam-darbo-kodeksui&amp;go=http%3a%2f%2fwww.andsoft.lt%2fPradzia" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
@@ -26495,85 +26632,85 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2896FBC4-886A-4FA0-8894-587EC7C4CA2E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F86A549-75E1-495C-99F5-8183C4419F2C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>30</Pages>
-  <Words>65972</Words>
-  <Characters>37605</Characters>
+  <Words>66219</Words>
+  <Characters>37745</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>313</Lines>
-  <Paragraphs>206</Paragraphs>
+  <Lines>314</Lines>
+  <Paragraphs>207</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>103371</CharactersWithSpaces>
+  <CharactersWithSpaces>103757</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mokytojas</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>